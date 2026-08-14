--- v0 (2026-03-27)
+++ v1 (2026-08-14)
@@ -1,316 +1,316 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="008A2C62" w:rsidRDefault="009C62E3">
+    <w:p w14:paraId="7176EEF8" w14:textId="77777777" w:rsidR="008A2C62" w:rsidRDefault="009C62E3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7F8A3E" wp14:editId="46E74623">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E03A462" wp14:editId="1CC63126">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>133985</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1584960" cy="510540"/>
                 <wp:effectExtent l="0" t="0" r="15240" b="22860"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1922777115" name="Cuadro de texto 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1584960" cy="510540"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="3868" w:type="dxa"/>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="3868"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="009C62E3" w:rsidTr="00D100CA">
+                            <w:tr w:rsidR="009C62E3" w14:paraId="14236B48" w14:textId="77777777" w:rsidTr="00D100CA">
                               <w:trPr>
                                 <w:trHeight w:val="397"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3868" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                   </w:tcBorders>
                                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="009C62E3" w:rsidRPr="00D100CA" w:rsidRDefault="009C62E3">
+                                <w:p w14:paraId="28E92B00" w14:textId="77777777" w:rsidR="009C62E3" w:rsidRPr="00D100CA" w:rsidRDefault="009C62E3">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Número de Expediente: </w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                   <w:r w:rsidRPr="00BD34DB">
                                     <w:rPr>
                                       <w:b/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                     </w:rPr>
                                     <w:t>_____________</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="009C62E3" w:rsidRPr="00D100CA" w:rsidRDefault="009C62E3" w:rsidP="009C62E3">
+                          <w:p w14:paraId="2DD75930" w14:textId="77777777" w:rsidR="009C62E3" w:rsidRPr="00D100CA" w:rsidRDefault="009C62E3" w:rsidP="009C62E3">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="8"/>
                                 <w:szCs w:val="8"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="5B7F8A3E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="6E03A462" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:10.55pt;width:124.8pt;height:40.2pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFbTWgWAIAALEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nSdMGdYosRYcB&#10;QVsgHXpWZLkxJouapMTOfv2eFCf92E7DLjIpkk/kI+mr667RbKecr8kUPD8bcKaMpLI2zwX//nj7&#10;6YIzH4QphSajCr5Xnl/PPn64au1UDWlDulSOAcT4aWsLvgnBTrPMy41qhD8jqwyMFblGBKjuOSud&#10;aIHe6Gw4GJxnLbnSOpLKe9zeHIx8lvCrSslwX1VeBaYLjtxCOl061/HMZldi+uyE3dSyT0P8QxaN&#10;qA0ePUHdiCDY1tV/QDW1dOSpCmeSmoyqqpYq1YBq8sG7alYbYVWqBeR4e6LJ/z9Yebd7cKwu0bvL&#10;4XAymeT5mDMjGvRqsRWlI1YqFlQXiOWRrdb6KYJWFmGh+0IdIo/3HpeRhK5yTfyiPAY7eN+fuAYS&#10;kzFofDG6PIdJwjbOB+NRakb2Em2dD18VNSwKBXfoZaJY7JY+IBO4Hl3iY550Xd7WWiclzo9aaMd2&#10;Ap3XIeWIiDde2rC24Oefx4ME/MYWoU/xay3kj1jlWwRo2uAycnKoPUqhW3c9UWsq9+DJ0WHuvJW3&#10;NXCXwocH4TBoqB/LE+5xVJqQDPUSZxtyv/52H/3Rf1g5azG4Bfc/t8IpzvQ3g8m4zEegkoWkjMaT&#10;IRT32rJ+bTHbZkFgKMeaWpnE6B/0UawcNU/YsXl8FSZhJN4ueDiKi3BYJ+yoVPN5csJsWxGWZmVl&#10;hI4diXw+dk/C2b6fcabu6DjiYvqurQffGGlovg1U1annkeADqz3v2IvUln6H4+K91pPXy59m9hsA&#10;AP//AwBQSwMEFAAGAAgAAAAhAIrAqGfaAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyokwiqNMSpABUunCiI8zZ27Yh4HdluGv6e5QTH0Yxm3rTbxY9iNjENgRSUqwKEoT7o&#10;gayCj/fnmxpEykgax0BGwbdJsO0uL1psdDjTm5n32QouodSgApfz1EiZemc8plWYDLF3DNFjZhmt&#10;1BHPXO5HWRXFWnociBccTubJmf5rf/IKdo92Y/sao9vVehjm5fP4al+Uur5aHu5BZLPkvzD84jM6&#10;dMx0CCfSSYwK+EhWUJUlCHar280axIFjRXkHsmvlf/7uBwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAIVtNaBYAgAAsQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIrAqGfaAAAABwEAAA8AAAAAAAAAAAAAAAAAsgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:10.55pt;width:124.8pt;height:40.2pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB91adJNgIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkSdYGcYosRYYB&#10;RVsgLXpWZDk2JouaxMTOfv0oxfnqdhp2kUmRfCIfSU/v2lqznXK+ApPxfi/lTBkJeWU2GX99WX66&#10;4cyjMLnQYFTG98rzu9nHD9PGTtQAStC5coxAjJ80NuMlop0kiZelqoXvgVWGjAW4WiCpbpPkTjSE&#10;XutkkKbjpAGXWwdSeU+39wcjn0X8olASn4rCK2Q645QbxtPFcx3OZDYVk40Ttqxkl4b4hyxqURl6&#10;9AR1L1Cwrav+gKor6cBDgT0JdQJFUUkVa6Bq+um7alalsCrWQuR4e6LJ/z9Y+bhb2WfHsP0KLTUw&#10;ENJYP/F0GeppC1eHL2XKyE4U7k+0qRaZDEGjm+HtmEySbKN+OhpGXpNztHUevymoWRAy7qgtkS2x&#10;e/BIL5Lr0SU85kFX+bLSOiphFNRCO7YT1ESNMUeKuPLShjUZH38epRH4yhagT/FrLeSPUOU1Amna&#10;0OW59iBhu247QtaQ74knB4cR8lYuK8J9EB6fhaOZofppD/CJjkIDJQOdxFkJ7tff7oM/tZKsnDU0&#10;gxn3P7fCKc70d0NNvu0PiUqGURmOvgxIcZeW9aXFbOsFEEN92jgroxj8UR/FwkH9RusyD6+SSRhJ&#10;b2ccj+ICD5tB6ybVfB6daEytwAezsjJAh44EPl/aN+Fs10+kSXiE47SKybu2HnxDpIH5FqGoYs8D&#10;wQdWO95pxGNbunUMO3SpR6/zT2P2GwAA//8DAFBLAwQUAAYACAAAACEAisCoZ9oAAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTCKo0xKkAFS6cKIjzNnbtiHgd2W4a/p7l&#10;BMfRjGbetNvFj2I2MQ2BFJSrAoShPuiBrIKP9+ebGkTKSBrHQEbBt0mw7S4vWmx0ONObmffZCi6h&#10;1KACl/PUSJl6ZzymVZgMsXcM0WNmGa3UEc9c7kdZFcVaehyIFxxO5smZ/mt/8gp2j3Zj+xqj29V6&#10;GObl8/hqX5S6vloe7kFks+S/MPziMzp0zHQIJ9JJjAr4SFZQlSUIdqvbzRrEgWNFeQeya+V//u4H&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfdWnSTYCAAB8BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAisCoZ9oAAAAHAQAADwAAAAAAAAAAAAAA&#10;AACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="3868" w:type="dxa"/>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="3868"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="009C62E3" w:rsidTr="00D100CA">
+                      <w:tr w:rsidR="009C62E3" w14:paraId="14236B48" w14:textId="77777777" w:rsidTr="00D100CA">
                         <w:trPr>
                           <w:trHeight w:val="397"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3868" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                             </w:tcBorders>
                             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           </w:tcPr>
-                          <w:p w:rsidR="009C62E3" w:rsidRPr="00D100CA" w:rsidRDefault="009C62E3">
+                          <w:p w14:paraId="28E92B00" w14:textId="77777777" w:rsidR="009C62E3" w:rsidRPr="00D100CA" w:rsidRDefault="009C62E3">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Número de Expediente: </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:r w:rsidRPr="00BD34DB">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>_____________</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="009C62E3" w:rsidRPr="00D100CA" w:rsidRDefault="009C62E3" w:rsidP="009C62E3">
+                    <w:p w14:paraId="2DD75930" w14:textId="77777777" w:rsidR="009C62E3" w:rsidRPr="00D100CA" w:rsidRDefault="009C62E3" w:rsidP="009C62E3">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="8"/>
                           <w:szCs w:val="8"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C62E3" w:rsidRDefault="009C62E3" w:rsidP="00AA37AB">
+    <w:p w14:paraId="7ABAA5FD" w14:textId="77777777" w:rsidR="009C62E3" w:rsidRDefault="009C62E3" w:rsidP="00AA37AB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="right" w:pos="10538"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A2C62" w:rsidRPr="00AA37AB" w:rsidRDefault="00570B80" w:rsidP="00AA37AB">
+    <w:p w14:paraId="657ECB87" w14:textId="77777777" w:rsidR="008A2C62" w:rsidRPr="00AA37AB" w:rsidRDefault="00570B80" w:rsidP="00AA37AB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="right" w:pos="10538"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>En la ciudad de</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA37AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
@@ -443,147 +443,147 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="00411981">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00AA37AB" w:rsidRPr="00AA37AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A2C62" w:rsidRPr="00AA37AB" w:rsidRDefault="000808AC">
+    <w:p w14:paraId="4C52D42E" w14:textId="77777777" w:rsidR="008A2C62" w:rsidRPr="00AA37AB" w:rsidRDefault="000808AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00AA37AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Licda. Karen Lissette Flores de Estrada</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A2C62" w:rsidRPr="00AA37AB" w:rsidRDefault="000808AC">
+    <w:p w14:paraId="20A2D642" w14:textId="77777777" w:rsidR="008A2C62" w:rsidRPr="00AA37AB" w:rsidRDefault="000808AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA37AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Directora General de Previsión Social Ad honorem</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A2C62" w:rsidRPr="00AA37AB" w:rsidRDefault="000808AC">
+    <w:p w14:paraId="22026AE2" w14:textId="77777777" w:rsidR="008A2C62" w:rsidRPr="00AA37AB" w:rsidRDefault="000808AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA37AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ministerio de Trabajo y Previsión Social</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A2C62" w:rsidRPr="00AA37AB" w:rsidRDefault="000808AC">
+    <w:p w14:paraId="51CB2FD3" w14:textId="77777777" w:rsidR="008A2C62" w:rsidRPr="00AA37AB" w:rsidRDefault="000808AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA37AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Presente.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00613CE5" w:rsidRDefault="00613CE5" w:rsidP="00014DAF">
+    <w:p w14:paraId="7AF695AE" w14:textId="77777777" w:rsidR="00613CE5" w:rsidRDefault="00613CE5" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C62E3" w:rsidRDefault="009C62E3" w:rsidP="00014DAF">
+    <w:p w14:paraId="60D920DB" w14:textId="163FD031" w:rsidR="009C62E3" w:rsidRDefault="009C62E3" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C62E3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Atentamente solicito </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>la</w:t>
@@ -619,68 +619,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="009C62E3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
       <w:r w:rsidRPr="009C62E3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Registro Nacional de Generadores de Vapor y Equipos Sujetos a Presión del Ministerio de Trabajo y Previsión Social</w:t>
-      </w:r>
-[...16 lines deleted...]
-        <w:t>POR CAMBIO DE UBICACIÓN</w:t>
       </w:r>
       <w:r w:rsidR="00941023">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C041A8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C62E3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -748,2382 +730,2382 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="10585" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1017"/>
         <w:gridCol w:w="5528"/>
         <w:gridCol w:w="1473"/>
         <w:gridCol w:w="1389"/>
         <w:gridCol w:w="1178"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00217E80" w:rsidRPr="0038283C" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00217E80" w:rsidRPr="0038283C" w14:paraId="7B62C060" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10585" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="0038283C" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="04CE5A16" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="0038283C" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3818"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038283C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>DATOS GENERALES DEL EQUIPO: *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00C041A8" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00C041A8" w14:paraId="6FC21311" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1017" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="167B2088" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>MARCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="0C9BCC6A" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="4FFDAB2A" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>TIPO DE EQUIPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00217E80" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="519C4DFD" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00217E80" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00217E80">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
               <w:t>GENERADOR DE VAPOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00217E80" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="7468B3AE" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00217E80" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00217E80">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
               <w:t>SUJETO A PRESION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00C041A8" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00C041A8" w14:paraId="2D6547BD" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1017" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="036272EF" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="72DFE2C2" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="120B2590" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="007E0C45" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="50ACCD2B" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="007E0C45" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1178" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="007E0C45" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="1047CBE2" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="007E0C45" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="009C62E3" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="009C62E3" w14:paraId="44CF26CD" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1017" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="217DDEB3" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>SERIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="74D545FA" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="34EA7691" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>FECHA FABRICACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="009C62E3" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="21D35E23" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="009C62E3" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="009C62E3" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="009C62E3" w14:paraId="2F0C4D20" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1017" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="5A106841" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>MODELO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="427C6107" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="38A31419" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>FECHA INSTALACION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="009C62E3" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="6346D2A7" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="009C62E3" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="009C62E3" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="009C62E3" w14:paraId="69BF8621" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1017" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="05F79327" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>COMBUSTIBLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="05D5006F" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="577E5DD1" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="00014DAF" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>PRESIÓN DE TRABAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00217E80" w:rsidRPr="009C62E3" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+          <w:p w14:paraId="25E1FD4F" w14:textId="77777777" w:rsidR="00217E80" w:rsidRPr="009C62E3" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00217E80" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
+    <w:p w14:paraId="7389964C" w14:textId="77777777" w:rsidR="00217E80" w:rsidRDefault="00217E80" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="10691" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="45"/>
         <w:gridCol w:w="664"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="833"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="59"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="0038283C" w14:paraId="4567E6EE" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="45" w:type="dxa"/>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10646" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="0057DA8C" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3818"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038283C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">DATOS </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>DEL VENDEDOR DEL EQUIPO</w:t>
             </w:r>
             <w:r w:rsidRPr="0038283C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>: *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="141CF366" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="59" w:type="dxa"/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="3E130989" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMBRE DEL LUGAR DE </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>COMPRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="7B61A329" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="6BBD464A" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>TELÉFONO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="573E8263" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="5458D694" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="59" w:type="dxa"/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="35B244F4" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">DIRECCIÓN DEL LUGAR DE </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>COMPRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="130C27A0" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="49ABE9DA" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="59" w:type="dxa"/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="6F2CC11B" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>DISTRITO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="22F924BE" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="4B035148" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>MUNICIPIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="59522334" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="3F1D58E2" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>DEPARTAMENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="63E7AB85" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="42D3BDBE" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="59" w:type="dxa"/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="6337368C" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMBER DEL </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>CONTACTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="58347758" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="6FD346AE" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>CARGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="174B67A4" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="63EED972" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="59" w:type="dxa"/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="50230095" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>TELÉFONO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="69DA36CF" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="73758581" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>CORREO ELECTRÓNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="7E8F8BB0" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+    <w:p w14:paraId="5D18C3A7" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="10613" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="827"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="868"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1789"/>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="2816"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="0038283C" w14:paraId="767651C8" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10613" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="1A16C453" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038283C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>DATOS DEL LUGAR DE TRABAJO Y PROPIETARIO DEL EQUIPO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="5F6549ED" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="342C5740" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>NOMBRE DEL LUGAR DE TRABAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8486" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="241BF3D0" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="36E6DAEC" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="4BD2015B" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>DIRECCIÓN DEL LUGAR DE TRABAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8203" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="528AEE5A" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="1544ACA0" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="51695C9C" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>DISTRITO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="5212B472" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="32A16935" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>MUNICIPIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="754DF064" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="4A0C19DF" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>DEPARTAMENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2816" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="4D496F6E" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="498FA9F2" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="069F2B8D" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>PROPIETARIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9620" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="23568742" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="196CAD0B" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="277780E2" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>TELÉFONO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2386" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="2E981B05" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="1C515C25" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>CORREO ELECTRÓNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5793" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="7848BC4C" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="499C6717" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="7937352B" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>REPRESENTANTE LEGAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9053" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="55FF98F9" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="108B7F61" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="102BC702" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>TELÉFONO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2386" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="7A7E4F8B" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="5ABE940F" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>CORREO ELECTRÓNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5793" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="5C42FA5C" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-6" w:tblpY="121"/>
         <w:tblW w:w="10638" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1633"/>
         <w:gridCol w:w="776"/>
         <w:gridCol w:w="2572"/>
         <w:gridCol w:w="1114"/>
         <w:gridCol w:w="2841"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="0038283C" w14:paraId="3C04ECB8" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10638" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="52A26B8D" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038283C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">DATOS </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>DE LA UBICACION</w:t>
             </w:r>
             <w:r w:rsidRPr="0038283C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="7D0C0066" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="23FA2949" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>NOMBRE DEL LUGAR:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="4F0E9236" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="3AF83A45" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="507840A4" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>DIRECCIÓN DEL LUGAR:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="3054A986" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="11F26F3C" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="5FE03292" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>DISTRITO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="3700EC26" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="397030DE" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>MUNICIPIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2572" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="200F7DEE" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="0D5EDFAB" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>DEPARTAMENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="0BB74C2F" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+    <w:p w14:paraId="1CA20134" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="10712" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="711"/>
+        <w:gridCol w:w="714"/>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="284"/>
-        <w:gridCol w:w="1188"/>
+        <w:gridCol w:w="1187"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="969"/>
         <w:gridCol w:w="752"/>
-        <w:gridCol w:w="1608"/>
+        <w:gridCol w:w="1607"/>
         <w:gridCol w:w="446"/>
         <w:gridCol w:w="725"/>
         <w:gridCol w:w="137"/>
-        <w:gridCol w:w="2753"/>
+        <w:gridCol w:w="2752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="0038283C" w14:paraId="5324A051" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10712" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="0E14E868" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038283C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>DATOS DEL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -3143,609 +3125,609 @@
               <w:t>E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>L E</w:t>
             </w:r>
             <w:r w:rsidRPr="0038283C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>QUIPO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="06096F4E" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="3F2728A7" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>NOMBER DEL RESPONSABLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5253" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="5C4F77B7" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="6FB09AA5" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>CARGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2891" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="65298CBF" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="61056724" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="32FFB6BD" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>TELÉFONO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2606" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="17123B5E" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="317C3C4C" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>CORREO ELECTRÓNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="0621FD77" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="5F44AF8B" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="2752B0AA" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>UBICACIÓN DEL RESPONSABLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8585" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="2A502268" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="220376F4" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="690F5770" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>DISTRITO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="0C9A4BC4" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="16595D25" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>MUNICIPIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="7D571E18" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1308" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="122A6DC4" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>DEPARTAMENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="00C1B32D" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+    <w:p w14:paraId="79F72B8E" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0038283C" w:rsidRDefault="0038283C" w:rsidP="00014DAF">
+    <w:p w14:paraId="1A4EE5C8" w14:textId="77777777" w:rsidR="0038283C" w:rsidRDefault="0038283C" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0038283C" w:rsidRPr="00941023" w:rsidRDefault="005110D9" w:rsidP="00014DAF">
+    <w:p w14:paraId="5FD1D6D6" w14:textId="77777777" w:rsidR="0038283C" w:rsidRPr="00941023" w:rsidRDefault="005110D9" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941023">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>* Se conservará el número de Registro del Equipo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A2C62" w:rsidRPr="00AA37AB" w:rsidRDefault="000808AC" w:rsidP="00014DAF">
+    <w:p w14:paraId="102BBDE4" w14:textId="77777777" w:rsidR="008A2C62" w:rsidRPr="00AA37AB" w:rsidRDefault="000808AC" w:rsidP="00014DAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7725"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA37AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>En espera de respuesta favorable me suscribo, atentamente.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00411981" w:rsidRDefault="00411981" w:rsidP="00014DAF">
+    <w:p w14:paraId="792087C0" w14:textId="77777777" w:rsidR="00411981" w:rsidRDefault="00411981" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00411981" w:rsidRDefault="000808AC" w:rsidP="00014DAF">
+    <w:p w14:paraId="7004CC3B" w14:textId="77777777" w:rsidR="00411981" w:rsidRDefault="000808AC" w:rsidP="00014DAF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00AA37AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Nombre y Firma: </w:t>
       </w:r>
       <w:r w:rsidR="00411981">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411981">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A2C62" w:rsidRPr="00411981" w:rsidRDefault="00411981" w:rsidP="00014DAF">
+    <w:p w14:paraId="031BDA77" w14:textId="77777777" w:rsidR="008A2C62" w:rsidRPr="00411981" w:rsidRDefault="00411981" w:rsidP="00014DAF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AptosNarrow-1900000-5b1249" w:hAnsi="AptosNarrow-1900000-5b1249"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Propietario o Representante Legal o Apoderado </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA37AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A2C62" w:rsidRPr="00411981" w:rsidRDefault="000808AC" w:rsidP="00014DAF">
+    <w:p w14:paraId="5E98B16A" w14:textId="77777777" w:rsidR="008A2C62" w:rsidRPr="00411981" w:rsidRDefault="000808AC" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-SV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA37AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>DUI: ______________</w:t>
       </w:r>
       <w:r w:rsidR="00411981">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -3786,105 +3768,105 @@
       <w:r w:rsidR="00613CE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411981">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411981" w:rsidRPr="00411981">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sello Lugar de Trabajo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00014DAF" w:rsidRDefault="00613CE5">
+    <w:p w14:paraId="22DB1377" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRDefault="00613CE5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7A5847DB" wp14:editId="27C9A096">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-121285</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>111761</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6705600" cy="361950"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectángulo 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6705600" cy="361950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="008A2C62" w:rsidRPr="005110D9" w:rsidRDefault="000808AC" w:rsidP="005110D9">
+                          <w:p w14:paraId="4986DB19" w14:textId="77777777" w:rsidR="008A2C62" w:rsidRPr="005110D9" w:rsidRDefault="000808AC" w:rsidP="005110D9">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="644" w:right="417"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005110D9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t>Si la presentación de este escrito se hace a través de un tercero, deberá autenticar la firma ante notario relacionando la personería con</w:t>
                             </w:r>
                             <w:r w:rsidR="00411981" w:rsidRPr="005110D9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
@@ -3964,910 +3946,910 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>que actúa (Art. 5 Ley de Procedimientos Administrativos.)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00014DAF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A2C62" w:rsidRDefault="008A2C62" w:rsidP="00014DAF">
+    <w:p w14:paraId="4986928C" w14:textId="77777777" w:rsidR="008A2C62" w:rsidRDefault="008A2C62" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+    <w:p w14:paraId="4AB0E84A" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+    <w:p w14:paraId="7FCC3A24" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="10712" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="6521"/>
         <w:gridCol w:w="3482"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="0038283C" w14:paraId="0CA2B2F1" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="58DF806C" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>DOCUMENTACION REQUERIDA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3482" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="114E8721" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>DOCUMENTACION PRESENTADA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="2222FC9E" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="58B772A2" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PERITAJE DE PRUEBA DE ARRANQUE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3482" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="10B59BB4" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="7696B8F6" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="33420407" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PRUEBA HIDROSTATICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3482" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+          <w:p w14:paraId="06A15717" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="0B98C6AC" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10712" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="0F42AAA2" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">PLANOS DE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="53A9C54C" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="709" w:type="dxa"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="7F0A6256" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INSTALACION DEL EQUIPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3482" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="4C6B83BD" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="0AE191F8" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="709" w:type="dxa"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="3302D412" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UNIDADES AUXILIARES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3482" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="0E8E79C1" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="61B12373" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="709" w:type="dxa"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="0AA99B0F" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TUBERIAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3482" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="27AE3843" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="3731F596" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="709" w:type="dxa"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="63A9ED0F" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ARQUITECTONICO DE UBICACIÓN DE LA “CASA DE GERNERADOR DE VAPOR”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3482" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="08F84313" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="7A2D95C4" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="709" w:type="dxa"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="12A7527D" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DE CONJUNTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3482" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="38143477" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+    <w:p w14:paraId="41D7668E" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+    <w:p w14:paraId="7F863438" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+    <w:p w14:paraId="5A8E31FE" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+    <w:p w14:paraId="1C20BB9C" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="10712" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="5242"/>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="2073"/>
         <w:gridCol w:w="581"/>
         <w:gridCol w:w="1186"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="0038283C" w14:paraId="1AD88D16" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10712" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="2ECA1D73" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="0038283C" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>USO EXCLUSIVO DEL MINISTERIO DE TRABAJO Y PREVISION SOCIAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="633C2196" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:trPr>
           <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="00A94356" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>RECIBIDO POR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="7888F283" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="642" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="38CC753E" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>FECHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2073" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="16BA8EE3" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="581" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="0E085942" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>HORA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="7154F4B1" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidTr="00014DAF">
+      <w:tr w:rsidR="00014DAF" w:rsidRPr="00014DAF" w14:paraId="53688FFD" w14:textId="77777777" w:rsidTr="00014DAF">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="14E157EE" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>FIRMA DE RECIBIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4482" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
+          <w:p w14:paraId="23F6F02C" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRPr="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00BA0F3F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>SELLO DE RECIBIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+    <w:p w14:paraId="6D68CC1A" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+    <w:p w14:paraId="686AF090" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
+    <w:p w14:paraId="699BAC89" w14:textId="77777777" w:rsidR="00014DAF" w:rsidRDefault="00014DAF" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014DAF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Consultas: </w:t>
       </w:r>
       <w:r w:rsidRPr="00014DAF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -4912,214 +4894,211 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00014DAF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Correo Electronico: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00613CE5" w:rsidRPr="00A16E2D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>maria.medina@mtps.gob.sv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00613CE5" w:rsidRDefault="00613CE5" w:rsidP="00014DAF">
+    <w:p w14:paraId="1436F703" w14:textId="77777777" w:rsidR="00613CE5" w:rsidRDefault="00613CE5" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00613CE5" w:rsidRDefault="00613CE5" w:rsidP="00014DAF">
+    <w:p w14:paraId="1BAEEF81" w14:textId="77777777" w:rsidR="00613CE5" w:rsidRDefault="00613CE5" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00613CE5" w:rsidRPr="00014DAF" w:rsidRDefault="00613CE5" w:rsidP="00014DAF">
+    <w:p w14:paraId="2126F14C" w14:textId="77777777" w:rsidR="00613CE5" w:rsidRPr="00014DAF" w:rsidRDefault="00613CE5" w:rsidP="00014DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidR="00613CE5" w:rsidRPr="00014DAF" w:rsidSect="006747A5">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1667" w:right="851" w:bottom="851" w:left="851" w:header="142" w:footer="94" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D141B6" w:rsidRDefault="00D141B6">
+    <w:p w14:paraId="39FEBF1A" w14:textId="77777777" w:rsidR="0010591D" w:rsidRDefault="0010591D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D141B6" w:rsidRDefault="00D141B6">
+    <w:p w14:paraId="078E7337" w14:textId="77777777" w:rsidR="0010591D" w:rsidRDefault="0010591D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AptosNarrow-1900000-5b1249">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Bembo">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00613CE5" w:rsidRPr="00E55BA3" w:rsidRDefault="00613CE5" w:rsidP="006747A5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="08DCD7E1" w14:textId="77777777" w:rsidR="00613CE5" w:rsidRPr="00E55BA3" w:rsidRDefault="00613CE5" w:rsidP="006747A5">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Bembo" w:hAnsi="Bembo"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E55BA3">
       <w:rPr>
         <w:rFonts w:ascii="Bembo" w:hAnsi="Bembo"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>El MTPS promueve una cultura de integridad y cero tolerancia al soborno. Si identificas una sospecha de soborno haz tu denuncia confidencial a través de los canales</w:t>
     </w:r>
     <w:r w:rsidRPr="00E55BA3">
       <w:rPr>
         <w:rFonts w:ascii="Bembo" w:hAnsi="Bembo"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
@@ -5153,273 +5132,273 @@
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>, </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:tgtFrame="_blank" w:history="1">
       <w:r w:rsidRPr="00E55BA3">
         <w:rPr>
           <w:rFonts w:ascii="Bembo" w:hAnsi="Bembo"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>www.mtps.gob.sv</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00E55BA3">
       <w:rPr>
         <w:rFonts w:ascii="Bembo" w:hAnsi="Bembo"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>, +503 6062-5679 llamadas y WhatsApp</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00613CE5" w:rsidRPr="00613CE5" w:rsidRDefault="00613CE5">
+  <w:p w14:paraId="1B5285EB" w14:textId="77777777" w:rsidR="00613CE5" w:rsidRPr="00613CE5" w:rsidRDefault="00613CE5">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:lang w:val="es-SV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D141B6" w:rsidRDefault="00D141B6">
+    <w:p w14:paraId="06E8A654" w14:textId="77777777" w:rsidR="0010591D" w:rsidRDefault="0010591D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D141B6" w:rsidRDefault="00D141B6">
+    <w:p w14:paraId="3D317FCA" w14:textId="77777777" w:rsidR="0010591D" w:rsidRDefault="0010591D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="008A2C62" w:rsidRDefault="00E55BA3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="44C7E3BD" w14:textId="77777777" w:rsidR="008A2C62" w:rsidRDefault="00E55BA3">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7DC891DC" wp14:editId="1290A521">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-66040</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="7772400" cy="10058400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="20" name="image3.png" descr="hoja"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image3.png" descr="hoja"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772400" cy="10058400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="009C62E3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06CDBBF9" wp14:editId="1DB0F196">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="521B8E5F" wp14:editId="0631B2E0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>350085</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6677524" cy="673166"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="637314903" name="Cuadro de texto 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6677524" cy="673166"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="009C62E3" w:rsidRPr="00E758C1" w:rsidRDefault="009C62E3" w:rsidP="009C62E3">
+                        <w:p w14:paraId="0B7FA94A" w14:textId="77777777" w:rsidR="009C62E3" w:rsidRPr="00E758C1" w:rsidRDefault="009C62E3" w:rsidP="009C62E3">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="center" w:pos="4419"/>
                               <w:tab w:val="right" w:pos="8838"/>
                             </w:tabs>
                             <w:adjustRightInd w:val="0"/>
                             <w:snapToGrid w:val="0"/>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorBidi"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00E758C1">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorBidi"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                             </w:rPr>
                             <w:t>Ministerio de Trabajo y Previsión Social</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="009C62E3" w:rsidRDefault="009C62E3" w:rsidP="009C62E3">
+                        <w:p w14:paraId="3B8E2CF6" w14:textId="77777777" w:rsidR="009C62E3" w:rsidRDefault="009C62E3" w:rsidP="009C62E3">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="center" w:pos="4419"/>
                               <w:tab w:val="right" w:pos="8838"/>
                             </w:tabs>
                             <w:adjustRightInd w:val="0"/>
                             <w:snapToGrid w:val="0"/>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorBidi"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="000000"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorBidi"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="000000"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                             </w:rPr>
                             <w:t>Departamento de Seguridad e Higiene Ocupacional</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="009C62E3" w:rsidRDefault="009C62E3" w:rsidP="009C62E3">
+                        <w:p w14:paraId="585FB23B" w14:textId="77777777" w:rsidR="009C62E3" w:rsidRDefault="009C62E3" w:rsidP="009C62E3">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="center" w:pos="4419"/>
                               <w:tab w:val="right" w:pos="8838"/>
                             </w:tabs>
                             <w:adjustRightInd w:val="0"/>
                             <w:snapToGrid w:val="0"/>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorBidi"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="009C62E3">
                             <w:rPr>
@@ -5448,51 +5427,51 @@
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                             </w:rPr>
                             <w:t>INSCRIPCION</w:t>
                           </w:r>
                           <w:r w:rsidRPr="009C62E3">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorBidi"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                             </w:rPr>
                             <w:t xml:space="preserve"> DE </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="009C62E3" w:rsidRPr="009C62E3" w:rsidRDefault="009C62E3" w:rsidP="009C62E3">
+                        <w:p w14:paraId="6A456B9B" w14:textId="77777777" w:rsidR="009C62E3" w:rsidRPr="009C62E3" w:rsidRDefault="009C62E3" w:rsidP="009C62E3">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="center" w:pos="4419"/>
                               <w:tab w:val="right" w:pos="8838"/>
                             </w:tabs>
                             <w:adjustRightInd w:val="0"/>
                             <w:snapToGrid w:val="0"/>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorBidi"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="009C62E3">
                             <w:rPr>
@@ -5716,51 +5695,51 @@
                         <w:bCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:schemeClr w14:val="dk1">
                             <w14:alpha w14:val="60000"/>
                           </w14:schemeClr>
                         </w14:shadow>
                       </w:rPr>
                       <w:t>EQUIPO GENERADOR DE VAPOR O EQUIPOS SUJETOS A PRESIÓN</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00F4205D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54BF005A" wp14:editId="3E7D6A17">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BA7DF1E" wp14:editId="32274E07">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="topMargin">
             <wp:posOffset>309245</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1687416" cy="740588"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="21" name="Imagen 21"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
@@ -5798,51 +5777,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D567AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45460A56"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6003,176 +5982,181 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="258369582">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1467891229">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:val="bestFit" w:percent="161"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00613CE5"/>
     <w:rsid w:val="00014DAF"/>
     <w:rsid w:val="000450ED"/>
     <w:rsid w:val="00061179"/>
     <w:rsid w:val="000808AC"/>
     <w:rsid w:val="000B6750"/>
     <w:rsid w:val="000D101A"/>
+    <w:rsid w:val="0010591D"/>
     <w:rsid w:val="001A6C7D"/>
     <w:rsid w:val="001C31B9"/>
     <w:rsid w:val="001E540E"/>
     <w:rsid w:val="00217E80"/>
+    <w:rsid w:val="002A0FF4"/>
     <w:rsid w:val="0038283C"/>
     <w:rsid w:val="00411981"/>
     <w:rsid w:val="004711C1"/>
     <w:rsid w:val="00484619"/>
     <w:rsid w:val="005110D9"/>
     <w:rsid w:val="00570B80"/>
     <w:rsid w:val="005771A6"/>
     <w:rsid w:val="00613CE5"/>
     <w:rsid w:val="00617649"/>
     <w:rsid w:val="00635782"/>
     <w:rsid w:val="006747A5"/>
     <w:rsid w:val="006A65D5"/>
     <w:rsid w:val="00710E5C"/>
+    <w:rsid w:val="0074726A"/>
     <w:rsid w:val="007E0C45"/>
     <w:rsid w:val="0081049F"/>
     <w:rsid w:val="008132C1"/>
     <w:rsid w:val="00887F21"/>
     <w:rsid w:val="008A2C62"/>
     <w:rsid w:val="008C0713"/>
+    <w:rsid w:val="008D49F5"/>
     <w:rsid w:val="00941023"/>
     <w:rsid w:val="009C62E3"/>
     <w:rsid w:val="00A657EE"/>
     <w:rsid w:val="00A91358"/>
     <w:rsid w:val="00AA37AB"/>
     <w:rsid w:val="00AB198C"/>
     <w:rsid w:val="00C041A8"/>
     <w:rsid w:val="00D100CA"/>
     <w:rsid w:val="00D141B6"/>
     <w:rsid w:val="00E55BA3"/>
     <w:rsid w:val="00E821D8"/>
     <w:rsid w:val="00F4205D"/>
     <w:rsid w:val="00F83CAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-SV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0B64634A"/>
   <w15:docId w15:val="{540F385C-DDC5-4AAB-94C8-685E013D65FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6504,50 +6488,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Cast"/>
     <w:basedOn w:val="ndice1"/>
     <w:next w:val="Listaconnmeros"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A931E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
       <w:b/>
@@ -6893,51 +6878,51 @@
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00613CE5"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00613CE5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="240331367">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="26683769">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7389,101 +7374,101 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhYeQbxaNOdGah5ncGWdDYEERPLWQ==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGw4AHIhMXRVMXV5N2thbEI2WHVoWlVTSktLMzJXN1Zqd24yMkVP</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A00D3EFC-6D3F-4832-BC49-135C8036778D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>DGPS-CSSO-SOLICITUD-INSCRIPCION-DE-EQUIPOS-GV-Y-ESP</Template>
+  <Template>DGPS-CSSO-SOLICITUD-INSCRIPCION-DE-EQUIPOS-GV-Y-ESP.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>378</Words>
-  <Characters>2081</Characters>
+  <Words>374</Words>
+  <Characters>2060</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2455</CharactersWithSpaces>
+  <CharactersWithSpaces>2430</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Silvia Elizabeth Osorio Torres</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>